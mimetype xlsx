--- v0 (2025-12-27)
+++ v1 (2026-04-04)
@@ -54,690 +54,690 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>ANTONIO DO TARUMÃ</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/</t>
   </si>
   <si>
     <t>DISPENSA DOS TRAMITES REGIMENTAIS: PL 017/2025 SAMIM</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Aldenira Carreiro Silva</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/18/pl_01-2025_executivo.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/18/pl_01-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa do Poder Executivo do Município de Igarapé do Meio/MA, revoga a Lei nº 318 de 27 de dezembro de 2021 e demais disposições em contrário, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LEIDE DO SÃO BENEDITO</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/58/pl_001-2025_ver_leidenalva.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/58/pl_001-2025_ver_leidenalva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DOS RETIROS RELIGIOSOS COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora - MESADIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/59/pll_02_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/59/pll_02_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ESCALONADA DOS SUBSÍDIOS DOS VEREADORES E SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES EFETIVOS E DOS CARGOS EM COMISSÃO DA CÂMARA MUNICIPAL DE IGARAPÉ DO MEIO, EMENDA-SE LEI COMPLEMENTAR DO LEGISLATIVO 10/2024, DAR-SE-Á OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/87/pl_04_ldo_com_anexos.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/87/pl_04_ldo_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2026, estabelece as metas e prioridades da administração pública municipal, orienta a elaboração da Lei Orçamentária Anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE IGARAPÉ DO MEIO (LDO), PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>HÉLIO DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/93/pll_002-2025_ver_helio.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/93/pll_002-2025_ver_helio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE  SOM AUTOMOTIVO E PUBLICITÁRIO, O FUNCIONAMENTO DE BARES, LANCHONETES E CASAS DE SHOW PRÓXIMOS A TEMPLOS RELIGIOSOS, ESCOLAS E PRÉDIOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_007-2025_revogacao_arrendamento_telma_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_007-2025_revogacao_arrendamento_telma_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL N° 008, DE 19 DE MAIO DE 1997"</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/135/pjl_008.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/135/pjl_008.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DA CÂMARA MUNICIPAL DE IGARAPÉ DO MEIO – MA, NOS TERMOS DO ART. 37, INCISO IX, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_006-2025_peti_municipal.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_006-2025_peti_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ERRADICAÇÃO DO TRABALHO INFANTIL ATRAVÉS DE ATIVIDADES SOCIOEDUCATIVAS E CULTURAIS NO MUNICÍPIO DE IGARAPÉ DO MEIO, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/140/pl_010_-_2025.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/140/pl_010_-_2025.docx</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 338, DE 1º DE SETEMBRO DE 2023, QUE “CRIA A PROCURADORIA DA MULHER NA CÂMARA MUNICIPAL DE IGARAPÉ DO MEIO/MA E DÁ OUTRAS PROVIDÊNCIAS”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/151/loa_2026.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/151/loa_2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2026. 1º TURNO</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/152/ppa_2026.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/152/ppa_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO PLANO PLURIANUAL 2026-2029 MUNICÍPIO DE IGARAPÉ DO MEIO/MA. 1º TURNO</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/155/pll_013-2025_ver_helio.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/155/pll_013-2025_ver_helio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DA CARGA HORÁRIA DOS PROFESSORES EFETIVOS DE 20 (VINTE) HORAS SEMANAIS PARA 40 (QUARENTA) HORAS SEMANAIS, NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE IGARAPÉ DO MEIO-MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>LAMPARINA DO PURAQUEU</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/158/pll_014-2025_ver_lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/158/pll_014-2025_ver_lamparina.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA ALFABETIZAÇÃO NO ÂMBITO DO MUNICÍPIO DE IGARAPÉ DO MEIO/MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/174/pll_015-2025_ver_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/174/pll_015-2025_ver_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS GERAIS PARA A PRESTAÇÃO DO SERVIÇO DE TÁXI NO MUNICÍPIO DE IGARAPÉ DO MEIO, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS, HARMONIZADO COM A RESOLUÇÃO ADMINISTRATIVA SEFAZ/MA Nº 12/2025.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_dos_taxistas_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_dos_taxistas_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS, NA MODALIDADE TÁXI, NO ÂMBITO DO MUNICÍPIO DE IGARAPÉ DO MEIO, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_samim.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_samim.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE AVALIAÇÃO MUNICIPAL DE IGARAPÉ DO MEIO/MA (SAMIM), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_avanca_igarape.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_avanca_igarape.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “AVANÇA IGARAPÉ”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DISPENSA DOS TRAMITES REGIMENTAIS: PL 018/2025 AVANÇA IGARAPÉ</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_-_politica_conselho_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_-_politica_conselho_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, E CRIAÇÃO DO CONSELHO E DO FUNDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/211/pl_ctm_igarape_do_meio.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/211/pl_ctm_igarape_do_meio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL DE IGARAPÉ DO MEIO, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_-_taxa_adm.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_-_taxa_adm.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVO DA LEI COMPLEMENTAR MUNICIPAL Nº 001, DE 30 DE JUNHO DE 2022, QUE DISPÕE SOBRE A TAXA DE ADMINISTRAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DE IGARAPÉ DO MEIO - MA</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_parcelamento_-_ec136.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_parcelamento_-_ec136.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTO NO ÂMBITO MUNICIPAL DOS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS – ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL Nº 136, DE 09 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PROJETO PLANO PLURIANUAL 2026-2029 MUNICÍPIO DE IGARAPÉ DO MEIO/MA. 2º TURNO</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2026. 2º TURNO</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL ALDENIRA SILVA, A MUNICIPALIZAÇÃO DO TRÂNSITO, JUNTO AO DETRAN, NO MUNICÍPIO DE IGARAPÉ DO MEIO, VISANDO ATENDER AS NECESSIDADES DA POPULAÇÃO LOCAL</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/26/req_001-2025-ver._antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/26/req_001-2025-ver._antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AS EXMAS. SRAS. PREFEITA E SECRETÁRIAS MUNICIPAIS DE ASSISTENCIA SOCIAL E MULHER E IGUALDADE RACIAL A IMPLEMENTAÇÃO DA CASA DA MULHER IGARAPEENSE, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_2_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_2_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>Requer à Excelentíssima Senhora Prefeita Municipal Aldenira Silva, a construção de uma quadra coberta para práticas esportivas, como futsal, vôlei e basquete, no povoado Vila Riachão, no município de Igarapé do Meio, com o objetivo de promover a inclusão e o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_3_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_3_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>Requer à Excelentíssima Senhora Prefeita Municipal Aldenira Silva, a implantação de uma sala de assistência social nos povoados São Vicente e Lage Comprida, para cadastramento e recadastramento no Bolsa Família, bem como a criação de salas para coleta de exames laboratoriais, a fim de ampliar o acesso aos serviços públicos essenciais no município de Igarapé do Meio.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IVANE MESQUITA</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/34/req_002-2025_-_ver._ivane_mesquita_nucleo_assistencia_psc.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/34/req_002-2025_-_ver._ivane_mesquita_nucleo_assistencia_psc.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À EXMA. SRA. PREFEITA ALDENIRA SILVA, AOS EXMOS. SRS. SECRETÁRIOS MUNICIPAIS DE SAÚDE E JUVENTUDE, A IMPLEMENTAÇÃO DE UM NÚCLEO DE SAÚDE EMOCIONAL PARA JOVENS E ADOLESCENTES NO MUNICÍPIO DE IGARAPÉ DO MEIO, EM CONFORMIDADE COM AS DIRETRIZES DAS POLÍTICAS NACIONAIS DE JUVENTUDE E SAÚDE MENTAL.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_n_5_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_n_5_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>Requer à Excelentíssima Senhora Prefeita Municipal Aldenira Silva, a construção de uma escola no padrão FNDE, em caráter de urgência, no Povoado Puraqueú, no Município de Igarapé do Meio, visando atender as necessidades educacionais da população local.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/49/req_06_-_ver._lamparina.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/49/req_06_-_ver._lamparina.docx</t>
   </si>
   <si>
     <t>REQUEIRO À ILMA. SRA. KAREN BARROS, PRESIDENTE DO VIVA/PROCON DO ESTADO DO MARANHÃO, IMPLANTAÇÃO DE UMA _x000D_
 UNIDADE DO VIVA/PROCON NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_10_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_10_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>REQUER À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL ALDENIRA SILVA, A PAVIMENTAÇÃO ASFÁLTICA DA RUA PRIMEIRO DE MAIO, CENTRO, NO MUNICÍPIO DE IGARAPÉ DO MEIO, VISANDO ATENDER AS NECESSIDADES DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>REQUER À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL ALDENIRA SILVA, A MUNICIPALIZAÇÃO DO TRÂNSITO, JUNTO AO DETRAN, NO MUNICÍPIO DE IGARAPÉ DO MEIO, VISANDO ATENDER AS NECESSIDADES DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>REQUER À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL ALDENIRA SILVA, A CONSTRUÇÃO DE UMA PONTE QUE LIGUE A MATA DO ZÉ VITOR AO POVOADO PINÁCULO, ZONA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>REQUER À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL ALDENIRA SILVA, A PAVIMENTAÇÃO DE TODAS AS RUAS DO BAIRRO ANGELIN, EM ESPECIAL A RUA 3 CORAÇÕES, TRAVESSA SÃO JOSÉ NA VILA SÃO MARCOS, E A RUA CAMPO NA VILA SÃO MARCOS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_12_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_12_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_14_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_14_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>REQUER À EXMA. SRA. PREFEITA ALDENIRA SILVA A REALIZAÇÃO DE CONCURSO PÚBLICO  PARA PROVIMENTO DE CARGOS EM TODAS AS _x000D_
 ÁREAS  DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_licitacao_maquinas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_licitacao_maquinas.pdf</t>
   </si>
   <si>
     <t>O Vereador infrafirmado, Sr.  FRANCISCO HÉLIO BATISTA DANTAS JUNIOR, (HÉLIO DO GÁS), no uso de suas atribuições, vem requerer na forma regimental que após leitura e aprovação do plenário desta casa legislativa, seja encaminhado cópia deste documento, a senhora prefeita, Aldenira Silva e ao Secretário de obras Julimar Vieira de Sousa, cópia do edital de licitação dos anos 2023, 2024 e 2025 para contratação de empresa terceirizada, para aluguel de todos os tipos de maquinas, automóveis e motocicletas, cópia do pregão licitatório e vídeo do pregão na data do ocorrido (se a houver vídeo), cópia do contrato com município e secretaria de obras, da empresa vencedora, cópia dos documentos da empresa vencedora, cópia dos documentos do proprietário e sócios da empresa vencedora, cópia dos documentos de todas as maquinas, automóveis e motocicletas que prestam serviços alugadas pela  empresa, cópia do contrato de locação de cada veículo ou maquina locada e cópia dos documentos dos proprietários de cada veículo.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_n_18_leide_s._benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_n_18_leide_s._benedito.pdf</t>
   </si>
   <si>
     <t>REQUERE AO EXMO. SR. GOVERNADOR DO ESTADO DO MARANHÃO, CARLOS ORLEANS BRANDÃO JÚNIOR, AMBULÂNCIA DE SUPORTE MÉDIO PARA A REGIÃO DE LAJE COMPRIDA – IGARAPÉ DO MEIO/MA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_n_19_leide_s_benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_n_19_leide_s_benedito.pdf</t>
   </si>
   <si>
     <t>REQUERE AO EXMO. SR. MINISTRO DAS CIDADES, JADER BARBALHO FILHO, A INCLUSÃO DO MUNICÍPIO DE IGARAPÉ DO MEIO/MA NO PROGRAMA MINHA CASA, MINHA VIDA, COM A DESTINAÇÃO DE UNIDADES HABITACIONAIS POPULARES.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>REQUER À EXMA. SRA. PREFEITA MUNICIPAL DE IGARAPÉ DO MEIO, ALDENIRA CARREIRO SILVA, E À EXMA. SRA. SECRETÁRIA ESTADUAL DE EDUCAÇÃO, JANDIRA DIAS, A IMPLEMENTAÇÃO DE UMA ESCOLA MILITAR PARA O ENSINO FUNDAMENTAL, EM PARCERIA COM A PREFEITURA MUNICIPAL DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_21_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_21_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE MUTIRÃO DE CONSULTAS OFTALMOLÓGICAS E DOAÇÃO DE ÓCULOS DE GRAU PARA A POPULAÇÃO DE IGARAPÉ DO MEIO/MA, JUNTO À EXMA. SRA. DEPUTADA ESTADUAL SOLANGE ALMEIDA E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SAÚDE, THIAGO FERNANDES.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_22_leide_do_s._benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_22_leide_do_s._benedito.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE BALNEÁRIO NA LOCALIDADE DE LAJE COMPRIDA, ZONA RURAL DO MUNICÍPIO DE IGARAPÉ DO MEIO/MA, JUNTO À EXMA. SRA. DEPUTADA ESTADUAL SOLANGE ALMEIDA, COM CÓPIA AO EXMO. SR. GOVERNADOR CARLOS BRANDÃO, À SECRETARIA DE ESTADO DO TURISMO E À SECRETARIA DE ESTADO DA INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO PLENÁRIO DA CÂMARA MUNICIPAL DE IGARAPÉ DO MEIO-MA, COM A CONVOCAÇÃO DO DIRETOR DA EQUATORIAL ENERGIA - UNIDADE SANTA INÊS, A FIM DE PRESTAR ESCLARECIMENTOS SOBRE AS CONSTANTES QUEDAS DE ENERGIA ELÉTRICA E INTERRUPÇÕS NO FORNECIMENTO QUE VÊM CAUSANDO PREJUIZOS À POPULAÇÃO, INCLUSIVE COM QUEIMA DE EQUIPAMENTOS E DANOS A ATIVIDADES COMERCIAS E RESIDENCIAIS</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_24_leide_do_s._benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_24_leide_do_s._benedito.pdf</t>
   </si>
   <si>
     <t>Requere à Deputada Estadual Solange Almeida e ao Secretário de Estado da Saúde do Maranhão, Dr. Tiago Fernandes, a realização de um Mutirão de Mamografia no município de Igarapé do Meio – MA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_25_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_25_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>Requer a  Excelentíssima Senhora Prefeita Municipal, Aldenira Silva Carreiro, a necessidade de implantação da Guarda Municipal no município de Igarapé do Meio – MA, com o objetivo de reforçar a segurança pública, proteger o patrimônio municipal e promover maior tranquilidade à população.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_26_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_26_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>REQUER DA EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA CARREIRO, A CONSTRUÇÃO DO MERCADO DA AGRICULTURA FAMILIAR NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_27_helio_do_gas_-_bombeiro.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_27_helio_do_gas_-_bombeiro.pdf</t>
   </si>
   <si>
     <t>REQUER DA EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA CARREIRO, A CRIAÇÃO DA BRIGADA DE BOMBEIROS CIVIL NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, na pessoa da Excelentíssima Senhora Prefeita Aldenira Silva, a realização de uma oficina voltada à oportunidade de trabalho para mulheres, oferecendo atividades práticas de cuidados estéticos, como ação integrante da campanha Outubro Rosa, visando incentivo à autonomia financeira e valorização feminina no município.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_29_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_29_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO E REALIZAÇÃO PERIÓDICA DA “FEIRINHA IGARAPÉ DA GENTE”, DESTINADA À VALORIZAÇÃO DA AGRICULTURA FAMILIAR, AO INCENTIVO DO COMÉRCIO LOCAL, À PROMOÇÃO DO ARTESANATO E À DIFUSÃO DA CULTURA POPULAR NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_30_ver_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_30_ver_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM OFICIADOS O ANALISTA DE RELAÇÕES INSTITUCIONAIS DA VALE, A PREFEITURA MUNICIPAL DE IGARAPÉ DO MEIO E O GOVERNO DO ESTADO DO MARANHÃO, VISANDO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, ADVERTÊNCIAS LUMINOSAS E NOVA SINALIZAÇÃO NO VIADUTO FERROVIÁRIO LOCALIZADO NA MA-342, NO TRECHO ENTRE IGARAPÉ DO MEIO E MONÇÃO.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/19/ind_001-2025_-_ver._helio.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/19/ind_001-2025_-_ver._helio.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA REFORMA, EM CARÁTER DE URGÂNCIA DO HOSPITAL MUNICIPAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/20/ind_002-2025_-_ver._helio.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/20/ind_002-2025_-_ver._helio.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA RECONSTRUÇÃO E PAVIMENTAÇÃO DAS RUAS DO POVOADO ALTO PEQUIZEIRO, ZONA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/21/ind_003-2025_-_ver._lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/21/ind_003-2025_-_ver._lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DE ASFALTAMENTO DA RUA DO CAMPO, NA VILA RIACHÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/22/ind_004-2025_-_ver._lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/22/ind_004-2025_-_ver._lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DE CONSTRUÇÃO DE PRAÇA E EQUIPAMENTO DE LAZER NA VILA RIACHÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>PROF. GIL</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_n_5_vereador_gil_povoado_patricio.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_n_5_vereador_gil_povoado_patricio.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE MELHORAMENTO DO CAMINHO QUE LIGA O POVOADO PATRICIO DE BAIXO AO PATRICIO DE CIMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_6_vereador_gil_povoado_maximiano.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_6_vereador_gil_povoado_maximiano.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE ASFALTAMENTO DO POVOADO MAXIMIANO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_7_vereadora_leide_povoado_sao_benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_7_vereadora_leide_povoado_sao_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE MELHORAMENTO DA ILUMINAÇÃO PÚBLICA, NO POVOADO SÃO BENEDITO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>INDICA A EXMA PREFEITA MUNICIPAL, ALDENIRA SILVA A NECESSIDADE E CONVENIENCIA DA RETOMADA DOS PROGRAMAS BOLSA FAMÍLIA IGARAPEENSE E PRIMEIRO EMPREGO JOVEM.</t>
   </si>
   <si>
     <t>MATEUS MARTINS</t>
   </si>
   <si>
     <t>INDICA A EXMA. PREFEITA ALDENIRA SILVA A IMPLANTAÇÃO DE MEIO FIO NO POVOADO SÃO VICENTE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>INDICA A EXMA. PREFEITA ALDENIRA SILVA O ESTABELECIMENTO DE PONTOS DE COLETA COM CONSTRUÇÃO DE LIXEIRAS_x000D_
 COMUNITÁRIAS EM PONTOS ESTRATÉGICOS, BEM COMO RETIRADA DO LIXO NO POVOADO SÃO VICENTE</t>
   </si>
   <si>
     <t>INDICA A EXMA. SRA. PREFEITA, ALDENIRA SILVA, QUE SE ESTABELEÇA PONTOS DE COLETA DE EXAMES LABORATORIAIS PELO SUS NO POVOADO SÃO VICENTE, ABRANGENDO AS REGIÕES DE VILA FALCÃO, ARIRANA E PURAQUEÚ,</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>DIMAS SOUZA</t>
   </si>
   <si>
     <t>INDICA A EXMA. SRA. PREFEITA ALDENIRA SILVA A PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO JOÃO, NO BAIRRO NOVO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/35/ind_013-2025_-_ver._ivane_mesquita_ps_hospitalar.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/35/ind_013-2025_-_ver._ivane_mesquita_ps_hospitalar.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL QUE PROMOVA A AMPLIAÇÃO DO SERVIÇO DE PSICOLOGIA HOSPITALAR NO HOSPITAL MUNICIPAL DE IGARAPÉ DO MEIO, REFORÇANDO SUA INTEGRAÇÃO COM A ASSISTÊNCIA SOCIAL, EM CONFORMIDADE COM AS DIRETRIZES DO SISTEMA ÚNICO DE SAÚDE (SUS) E DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS).</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO BAIRRO CHEIRO DE ROSA, ALTO DO COCO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA A PAVIMENTAÇÃO ASFÁLTICA DA RUA DO POSTO DE SAÚDE, POVOADO LAGE COMPRIDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS NOVA E PASSARINHO, POVOADO GOIABA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
@@ -756,1025 +756,1025 @@
   <si>
     <t>INDICA A EXMA. PREFEITA MUNICIPAL ALDENIRA SILVA A NECESSIDADE DE PAVIMENTACAO ASFALTICA NO POVOADO CAPOEIRA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INDICA A EXMA. PREFEITA MUNICIPAL ALDENIRA SILVA A NECESSIDADE DE PAVIMENTACAO ASFALTICA NOS POVOADOS BACURI I E BACURI II, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>INDICA A EXMA. PREFEITA MUNICIPAL ALDENIRA SILVA A NECESSIDADE DE REFORMA E MANUTENÇÃO NA ESCOLA LEONILDE SOUSA, NO POVOADO SÃO BENEDITO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE LOMBADAS REDUTORAS DE VELOCIDADE NAS VIAS AV. NAGIB HAICKEL E TRAVESSA DO MERCADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/50/ind_023-2025_-_ver._lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/50/ind_023-2025_-_ver._lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA PROVIDENCIAS PARA O MELHORAMENTO DA QUALIDADE DA ÁGUA NO POVOADO VILA RIACHÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/51/ind_024-2025_-_ver._lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/51/ind_024-2025_-_ver._lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA PROVIDENCIAS PARA O MELHORAMENTO DA ILUMINAÇÃO PÚBLICA NO POVOADO PURAQUEU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/52/ind_025-2025_-_ver._antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/52/ind_025-2025_-_ver._antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE QUADRA POLIESPORTIVA E BEACH SOCCER NO POVOADO TARUMÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_n_026_-_leidenalva.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_n_026_-_leidenalva.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DE UMA VAN ADAPTADA PARA CONDUÇÃO DE CRIANÇAS ESPECIAIS À DISPOSIÇÃO DO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_n_028_-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_n_028_-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DE CONSTRUÇÃO DE UM CAMPO DE FUTEBOL, NO BAIRRO VILA SÃO MARCOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>“INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DE PAVIMENTAÇÃO ASFÁLTICA NO POVOADO FAZENDA NOVA, NESTE MUNICÍPIO.”.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_purif_de_agua_no_s_vicente_-_mateus.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_purif_de_agua_no_s_vicente_-_mateus.docx</t>
   </si>
   <si>
     <t>“INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DE UM PURIFICADOR DE ÁGUA NO POVOADO SÃO VICENTE, NESTE MUNICÍPIO.”.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NO POVOADO PATRÍCIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA  DE PAVIMENTAÇÃO ASFÁLTICA NA RUA DO ANGELIM, VILA QUEIRÓS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_n_033_-_leide_do_sao_benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_n_033_-_leide_do_sao_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA  DE PAVIMENTAÇÃO ASFÁLTICA NA RUA DA PAZ, VILA DIAMANTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/67/ind_n_034_-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/67/ind_n_034_-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL DE _x000D_
 IGARAPÉ DO MEIO, ALDENIRA SILVA, A _x000D_
 NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA NA _x000D_
 RUA DO CAMPO, NA SEDE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_n_035_-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_n_035_-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, NECESSIDADE E CONVENIÊNCIA DE CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO VILA SÃO MARCOS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_n_036-_mateus_martins.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_n_036-_mateus_martins.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA _x000D_
 DA AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA DA _x000D_
 PRAÇA, NO POVOADO SÃO VICENTE, NESTE _x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_n_037_-_mateus_martins.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_n_037_-_mateus_martins.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA _x000D_
 DE UMA HORTA COMUNITÁRIA, NO POVOADO SÃO _x000D_
 VICENTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_038_-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_038_-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA BOM JESUS, NO POVOADO LAGE COMPRIDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_n_039_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_n_039_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE RECUPERAÇÃO DA ESTRADA QUE LIGA OS POVOADOS LAGE COMPRIDA, TOARÍ E TARUMÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_n_040_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_n_040_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE RECUPERAÇÃO DA ESTRADA QUE LIGA O POVOADO TOARÍ À LOCALIDADE BEIRA DO CAMPO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_n_041_-_lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_n_041_-_lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO _x000D_
 DE UMA ARENA DE BEACH SOCCER NO POVOADO _x000D_
 VILA RIACHÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_n_042_-_leide_do_s._benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_n_042_-_leide_do_s._benedito.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL,  ALDENIRA SILVA,  A NECESSIDADE DE  ASFALTAMENTO DAS VIAS DO POVOADO PINACOS,  NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_n_043_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_n_043_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL,  ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO  DE MURETA, ALAMBRADO E VESTIÁRIO NO CAMPO DA VILA DIAMANTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_n_044_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_n_044_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO  DE UMA AVENIDA LIGANDO A RUA DO _x000D_
 ACAMPAMENTO AO VIADUTO NA SEDE DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_n_045_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_n_045_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO  DE UM CAMPO DE FUTEBOL NO POVOADO CENTRO DOS PINÁCOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_n_046_-_dimas_souza.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_n_046_-_dimas_souza.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE MELHORAMENTO DA ESTRADA VICINAL DO POVOADO ARAME, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_n_047_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_n_047_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO _x000D_
 DE ARQUIBANCADAS, VESTIÁRIOS E INSTALAÇÃO _x000D_
 DA ILUMINAÇÃO NO CAMPO GRANDE, NA SEDE DO _x000D_
 MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_n_048_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_n_048_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE RECONSTRUÇÃO _x000D_
 E READEQUAÇÃO DA QUADRA DE ESPORTES DA BR_x000D_
 222, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_n_049_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_n_049_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO _x000D_
 DE UM ESTÁDIO MUNICIPAL NO MUNICÍPIO DE _x000D_
 IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_n_50_-_mateus.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_n_50_-_mateus.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE DE FIRMAMENTO _x000D_
 DE PARCERIA PÚBLICO-PRIVADA OU CONVÊNIO _x000D_
 COM A EMPRESA GESTORA DO ATERRO SANITÁRIO _x000D_
 DE TITARA, LOCALIZADO EM ROSÁRIO/MA, PARA _x000D_
 DESTINAÇÃO AMBIENTALMENTE ADEQUADA DOS _x000D_
 RESÍDUOS SÓLIDOS DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_n_051-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_n_051-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE DE REFORMA E _x000D_
 AMPLIAÇÃO DA QUADRA ESPORTIVA DO POVOADO _x000D_
 VILA DIAMANTE, COM CONSTRUÇÃO DE UM PALCO _x000D_
 PARA EVENTOS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_n_052_-__prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_n_052_-__prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA RUA DO ANGELINA, QUE LIGA O BAIRRO PARQUE QUEIROZ À MA-230.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_n_053_-__prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_n_053_-__prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA RUA DA TORRE DA CLARO, LOCALIZADA NO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_n_054_-__prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_n_054_-__prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO CONJUNTO NOVO, LOCALIZADO NO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_n_055_-__lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_n_055_-__lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PERFURAÇÃO DE UM POÇO ARTESIANO NO POVOADO PARAQUEÚ, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_n_056_-_ivane_mesquita.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_n_056_-_ivane_mesquita.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE EMPIÇARRAMENTO E COLOCAÇÃO DE BUEIROS NA RUA TRÊS IRMÃOS, BAIRRO ANGELIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_n_057_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_n_057_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DA ESTRADA VICINAL QUE LIGA OS POVOADOS BACURI I, BACURI II E RETIRO DOS PRETOS À BR-222, COM BUEIROS E PONTE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_n_058_-_prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_n_058_-_prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA SANTA HELENA, NO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n_059_-_leide.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n_059_-_leide.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DE UM ESPAÇO RECREATIVO DO IDOSO NO POVOADO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE RECUPERAÇÃO ASFÁLTICA E DA REDE DE ILUMINAÇÃO DE TODAS AS RUAS QUE NECESSITEM, NO BAIRRO UBIRATAN.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_061_-_vereador_lamparina_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_061_-_vereador_lamparina_1.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DO ACESSO QUE LIGA OS POVOADOS FLORESTA E BEM-TE-VI AO POVOADO TOARÍ.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_062_-_leide.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_062_-_leide.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, _x000D_
 ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO _x000D_
 DE UM ESPAÇO RECREATIVO DO IDOSO NO LAGE _x000D_
 COMPRIDA E VILA DIAMANTE.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n_064_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n_064_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO  DE UMA BASE PARA CAIXA D’ÁGUA NO POVOADO TOARI.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_065_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_065_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DE UMA BASE PARA CAIXA D’ÁGUA NO POVOADO BEIRA DO CAMPO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_066_-__prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_066_-__prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE ASFALTAMENTO DAS RUAS 21 DE AGOSTO E RUA DA SEDE NO BAIRRO SÃO MARCOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_067_-__prof._gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_067_-__prof._gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE INSTALAÇÃO  DE ILUMINAÇÃO PÚBLICA NO TRECHO ENTRE A ESCOLA BOM JESUS E A CRECHE MARIA LEONILDE SOARES RODRIGUES, NA LOCALIDADE DE LAGE COMPRIDA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_068_-__leide.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_068_-__leide.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE REFORMA E AMPLIAÇÃO DA PRAÇA DE ALIMENTAÇÃO, BEM _x000D_
 COMO A INSTALAÇÃO DE BANHEIROS PÚBLICOS NO LOCAL.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_n_069_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_n_069_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DE UM POSTO DE SAÚDE NO POVOADO PATRÍCIO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_070_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_070_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DE UM POSTO DE SAÚDE NO POVOADO FAZENDA NOVA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_n_071_-__leide.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_n_071_-__leide.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE DO POVOADO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_n_072_-_antonio_do_taruma_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_n_072_-_antonio_do_taruma_1.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NOS POVOADOS AREIAS, TARUMÃ E TOARÍ.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_n_073_-_dimas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_n_073_-_dimas.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONTINUAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA DO PIQUIZEIRO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_n_074_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_n_074_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE REFORMA, READEQUAÇÃO E CONSTRUÇÃO DE AUDITÓRIO NA ESCOLA BOM JESUS, POVOADO LAGE COMPRIDA, BEM COMO A CONSTRUÇÃO DE PRAÇA E QUADRA POLIESPORTIVA EM ÁREA ANEXA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacoes_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacoes_1.pdf</t>
   </si>
   <si>
     <t>Indica à Chefe do Poder Executivo Municipal a implantação de cursinho preparatório anual destinado aos estudantes que tenham concluído o ensino médio, com foco na preparação para o ENEM e vestibulares, mediante processo seletivo baseado nas melhores médias escolares.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacoes_2.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacoes_2.pdf</t>
   </si>
   <si>
     <t>Indica à Chefe do Poder Executivo Municipal a construção da estrada vicinal que liga a Vila Primavera (CEPLAC) aos lotes agrícolas da comunidade, bem como a execução da mesma obra no Povoado Cajazeiras, visando melhorar o acesso às áreas de produção rural.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Aldenira Silva, transferência da ambulância modelo S10 do Povoado Lage para o Povoado São Vicente, no município de Igarapé do Meio.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>SERGIOMAR LIMA</t>
   </si>
   <si>
     <t>Solicita a criação de uma comissão especial para discutir e apurar a situação referente à invasão do povoado Ilha Bela.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_n_079_-_antonio_do_taruma1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_n_079_-_antonio_do_taruma1.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O POVOADO ALTO DO PIQUIZEIRO À ESTRADA DA LAJE.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_n_080_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_n_080_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E UM CAMPO DE BEACH SOCCER NO POVOADO GOIABA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_n_081_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_n_081_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA, CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E DE UM CAMPO DE BEACH SOCCER NO POVOADO TOARI.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_n_082_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_n_082_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO CEMITÉRIO E DO POSTO, BEM COMO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E DE UM CAMPO DE BEACH SOCCER NO POVOADO LAGE COMPRIDA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_n_083_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_n_083_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE IMPLANTAÇÃO DE ACADEMIAS POPULARES EM TODA A ZONA RURAL DO MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_n_084-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_n_084-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA RUA SANTA LUZIA, NO BAIRRO SÃO MARCOS, MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_n_085-_prof_gil_1.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_n_085-_prof_gil_1.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE UMA PARADA NO BAIRRO VILA PRIMAVERA (CEPLAC), MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_n_086_-_antonio_do_taruma.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_n_086_-_antonio_do_taruma.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NO POVOADO TARUMÃ, MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Indica à Exma. Sra. Prefeita Municipal Aldenira Silva e à Secretária Municipal de Saúde, Dra. Suely Sousa, o pedido de retorno da ambulância para o Povoado de Laje Comprida.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal Aldenira Silva a necessidade de pavimentação asfáltica da Rua da Paz, localizada no bairro São Marcos.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE INSTALAÇÃO DE UMA ESTÁTUA DE SÃO JOÃO BATISTA, PADROEIRO DO MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_n_088_-_leide_de_sao_benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_n_088_-_leide_de_sao_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE ASFALTAMENTO DA RUA DO CHAFARIZ, LOCALIZADA NA VILA DIAMANTE, NO MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_n_091_-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_n_091_-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE ASFALTAMENTO DA RUA DO MILHO, LOCALIZADA NO BAIRRO UBIRATAN, NO MUNICÍPIO DE IGARAPÉ DO MEIO</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_n_092_-_helio_do_gas.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_n_092_-_helio_do_gas.docx</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DE REALIZAÇÃO DE ESTUDO TECNICO ORÇAMENTÁRIO PARA A RELIZAÇÃO FUTURA DE CONCURSO PÚBLICO NO AMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE IGARPÉ DO MEIO - MA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_n_093_-_dimas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_n_093_-_dimas.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE MURAR OS POÇOS ARTESIANOS DO MUNICÍPIO DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_n_094_-_leide_do_s._benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_n_094_-_leide_do_s._benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL DE IGARAPÉ DO MEIO/MA A INSTALAÇÃO DE CÂMERAS E SISTEMA DE VÍDEO MONITORAMENTO NAS PRINCIPAIS ENTRADAS E SAÍDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_sergiomar_perfuracao_de_poco_artesiano.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_sergiomar_perfuracao_de_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. SRA. PREFEITA MUNICIPAL ALDENIRA SILVA A NECESSIDADE DE PERFURAÇÃO DE UM NOVO POÇO ARTESIANO PARA ATENDER OS MORADORES RESIDENTES NO ENTORNO DO CAMPO DE FUTEBOL, LOCALIZADO NA RUA DO CAMPO, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_sergiomar_revitalizacao_da_praca_da_igreja_ubiratan.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_sergiomar_revitalizacao_da_praca_da_igreja_ubiratan.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. PREFEITA MUNICIPAL ALDENIRA SILVA A NECESSIDADE DE REFORMA E REVITALIZAÇÃO DA PRAÇA DA IGREJA CATÓLICA DO BAIRRO UBIRATAN.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_sergiomar_revitalizacao_da_praca_rosalina_licar.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_sergiomar_revitalizacao_da_praca_rosalina_licar.pdf</t>
   </si>
   <si>
     <t>INDICA À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA, A NECESSIDADE DE REFORMA E REVITALIZAÇÃO DA PRAÇA PÚBLICA ROSALINA LICAR.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_n_098_-_lamparina.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_n_098_-_lamparina.docx</t>
   </si>
   <si>
     <t>INDICA À EXMA. PREFEITA MUNICIPAL ALDENIRA SILVA A INSTALAÇÃO DE NOVA CAIXA D’ÁGUA E AJUSTES TÉCNICOS NA BOMBA DO POÇO ARTESIANO NO POVOADO GOIABA – IGARAPÉ DO MEIO/MA</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_n_099-_lamparina.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_n_099-_lamparina.docx</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. PREFEITA MUNICIPAL DE IGARAPÉ DO MEIO/MA A IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA LOCALIDADE VILA FALCÃO, OU, ALTERNATIVAMENTE, A ADOÇÃO DE OUTRA ESTRATÉGIA DE ATENÇÃO PRIMÁRIA QUE GARANTA ATENDIMENTO DE SAÚDE À POPULAÇÃO LOCAL SEM NECESSIDADE DE DESLOCAMENTO PARA OUTROS POVOADOS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_n_100_-_leide_do_s._benedito.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_n_100_-_leide_do_s._benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL EM TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_n_101_-_mateus_do_s._vicente.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_n_101_-_mateus_do_s._vicente.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UMA ÁREA DESTINADA À REALIZAÇÃO DE EVENTOS NO POVOADO SÃO VICENTE, COM PALCO E ESTRUTURA ADEQUADA PARA ATIVIDADES RELIGIOSAS E CULTURAIS, EM ÁREA DOMINIAL LOCALIZADA EM FRENTE À IGREJA CATÓLICA DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_102_-_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_102_-_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>INDICA À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, ALDENIRA SILVA CARREIRO, A NECESSIDADE DE RECUPERAÇÃO E RECAPEAMENTO DA RUA SANTO ANTÔNIO, TAMBÉM CONHECIDA COMO RUA DO ELIZER, LOCALIZADA NO BAIRRO VILA SÃO MARCOS, NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_103_-_dimas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_103_-_dimas.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_104_-_mateus_do_s._vicente_.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_104_-_mateus_do_s._vicente_.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE PONTOS DE ACESSO GRATUITO À INTERNET (WI-FI PÚBLICO) EM ESPAÇOS DE USO COLETIVO DO MUNICÍPIO DE IGARAPÉ DO MEIO/MA, A EXEMPLO DE MERCADOS, PRAÇAS E ÁREAS DE CONVIVÊNCIA, VISANDO À INCLUSÃO DIGITAL, ACESSO À INFORMAÇÃO, INCENTIVO AO TURISMO E FORTALECIMENTO DA ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_105_-_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_105_-_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DO CONSERTO DE CANO DE ÁGUA QUEBRADO E O TÉRMINO DA PAVIMENTAÇÃO DA RUA DO MERCADO, NAS PROXIMIDADES DA PRAÇA ROSALINA LICAR.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_106_-_lamparina.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_106_-_lamparina.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE VILA RIACHÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_n_107_-_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_n_107_-_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DO TÉRMINO DA PAVIMENTAÇÃO DA RUA DO MERCADO, NAS PROXIMIDADES DA PRAÇA ROSALINA LICAR.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_n_108_-_ivane_mesquita.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_n_108_-_ivane_mesquita.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E REDE DE ABASTECIMENTO DE ÁGUA NO CEMITÉRIO MUNICIPAL LOCALIZADO NA RUA DO PAU D’ARCO, NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_n_107_-_helio_do_gas.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_n_107_-_helio_do_gas.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_n_109_-_prof_gil.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_n_109_-_prof_gil.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DE MELHORAMENTO ASFÁLTICO E PAVIMENTAÇÃO DA RUA SÃO SILVESTRE, NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_n_111_-_mateus.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_n_111_-_mateus.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UM NOVO TERMINAL DE TÁXIS INTERMUNICIPAIS E MOTOTÁXIS NO MUNICÍPIO DE IGARAPÉ DO MEIO – MA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/138/decreto_04_25_cm_igm.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/138/decreto_04_25_cm_igm.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE IGARAPÉ DO MEIO – MA AO EXMO. SR. JOSIMAR CUNHA RODRIGUES, DEPUTADO FEDERAL JOSIMAR MARANHÃOZINHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ IGARAPEENSE A EXMA. SRA. SUELY SOUSA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/160/decreto_05_25_cm_igm_-titulo_de_cid_-_josy_monteiro.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/160/decreto_05_25_cm_igm_-titulo_de_cid_-_josy_monteiro.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE IGARAPÉ DO MEIO – MA À EXMA. SRA. JOSILEIDE PEREIRA MONTEIRO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/161/decreto_06_25_cm_igm_-titulo_de_cid_-_aldenira_c._silva.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/161/decreto_06_25_cm_igm_-titulo_de_cid_-_aldenira_c._silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE IGARAPÉ DO MEIO – MA A EXMA. SRA. ALDENIRA CARREIRO SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_09_25_cm_igm_-titulo_de_cid_-_pedro_ricardo.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_09_25_cm_igm_-titulo_de_cid_-_pedro_ricardo.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO AO EXMO. SR. PEDRO RICARDO ALVES DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_10_25_cm_igm_-_titulo_de_cid_flavio_castro.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_10_25_cm_igm_-_titulo_de_cid_flavio_castro.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO AO EXMO. SR. CICERO FLÁVIO CASTROS DE MORAES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_11_25_cm_igm_-titulo_de_cid_-_leilson.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_11_25_cm_igm_-titulo_de_cid_-_leilson.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO AO EXMO. SR. LEILSON MAGALHAES LOPES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_12_cm_igm_titulo_de_cid_-_dra_suely.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_12_cm_igm_titulo_de_cid_-_dra_suely.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE IGARAPÉ DO MEIO – MA À EXMA. SRA. SUELY DA SILVA SOUSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/170/decreto_13_25_cm_igm_-titulo_de_cid_-jose_carlos.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/170/decreto_13_25_cm_igm_-titulo_de_cid_-jose_carlos.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE IGARAPÉ DO MEIO – MA AO EXMO. SR. JOSÉ CARLOS DE MIRANDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_14_25_cm_igm_-titulo_de_cid_-_paulo_case.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_14_25_cm_igm_-titulo_de_cid_-_paulo_case.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO AO EXMO. SR. PAULO CASÉ ANDRADE FERNANDES RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO AO SR. RAIMUNDO NONATO GOMES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO AO SE. RAIMUNDO NONATO GOMES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/57/prc_01_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/57/prc_01_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>ALTERA O DIA E HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE IGARAPÉ DO MEIO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/136/pjr_003.docx</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/136/pjr_003.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E DESPESAS COM TRANSPORTE AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE IGARAPÉ DO MEIO – MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/159/prc_05_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/159/prc_05_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DO TÍTULO DE CIDADÃO IGARAPEENSE HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLEME</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/17/pl_emenda_aditiva.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/17/pl_emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 10/2024 para dispor sobre o cargo de Diretor Administrativo, estabelecer funções de cargo comissionado, criar tabela de vencimentos e reajustar vencimentos.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>SOLICITA O ESTUDO DA POSSIBILIDADE DE IMPLEMENTAÇÃO DE AÇÕES INTEGRADAS DE SEGURANÇA PÚBLICA MUNICIPAL, INCLUINDO FUTURAMENTE A VIABILIDADE DE CRIAÇÃO DE UMA GUARDA MUNICIPAL EM IGARAPÉ DO MEIO - MA</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA NUMERO 25/2025</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/191/oficio_0992025.pdf</t>
+    <t>http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/191/oficio_0992025.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei Legislativo no 015/2025, de autoria do Vereador Antônio do Tarumã, que "Dispõe sobre as normas gerais para a prestação do serviço de táxi no Município de Igarapé do Meio e dá outras providências".</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>DTP</t>
   </si>
   <si>
     <t>Dispensa dos tramites regimentais</t>
   </si>
   <si>
     <t>PEDIDO DE URGÊNCIA DO EXECUTIVO - PL nº 20/2025 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, CRIAÇÃO  DO CONSELHO E DO FUNDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PEDIDO DE DISPENSA DOS TRÂMITES REGIMENTAIS  - PDL nº 15/2025 QUE CONCEDE O TÍTULO  DE CIDADÃO IGARAPEENSE HONORÁRIO AO SE.  RAIMUNDO NONATO GOMES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
@@ -2117,68 +2117,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/18/pl_01-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/58/pl_001-2025_ver_leidenalva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/59/pll_02_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/87/pl_04_ldo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/93/pll_002-2025_ver_helio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_007-2025_revogacao_arrendamento_telma_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/135/pjl_008.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_006-2025_peti_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/140/pl_010_-_2025.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/151/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/152/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/155/pll_013-2025_ver_helio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/158/pll_014-2025_ver_lamparina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/174/pll_015-2025_ver_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_dos_taxistas_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_samim.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_avanca_igarape.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_-_politica_conselho_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/211/pl_ctm_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_-_taxa_adm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_parcelamento_-_ec136.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/26/req_001-2025-ver._antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_2_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_3_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/34/req_002-2025_-_ver._ivane_mesquita_nucleo_assistencia_psc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_n_5_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/49/req_06_-_ver._lamparina.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_10_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_12_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_14_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_licitacao_maquinas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_n_18_leide_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_n_19_leide_s_benedito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_21_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_22_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_24_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_25_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_26_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_27_helio_do_gas_-_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_29_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_30_ver_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/19/ind_001-2025_-_ver._helio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/20/ind_002-2025_-_ver._helio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/21/ind_003-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/22/ind_004-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_n_5_vereador_gil_povoado_patricio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_6_vereador_gil_povoado_maximiano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_7_vereadora_leide_povoado_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/35/ind_013-2025_-_ver._ivane_mesquita_ps_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/50/ind_023-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/51/ind_024-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/52/ind_025-2025_-_ver._antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_n_026_-_leidenalva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_n_028_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_purif_de_agua_no_s_vicente_-_mateus.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_n_033_-_leide_do_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/67/ind_n_034_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_n_035_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_n_036-_mateus_martins.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_n_037_-_mateus_martins.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_038_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_n_039_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_n_040_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_n_041_-_lamparina.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_n_042_-_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_n_043_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_n_044_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_n_045_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_n_046_-_dimas_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_n_047_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_n_048_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_n_049_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_n_50_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_n_051-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_n_052_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_n_053_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_n_054_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_n_055_-__lamparina.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_n_056_-_ivane_mesquita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_n_057_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_n_058_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n_059_-_leide.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_061_-_vereador_lamparina_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_062_-_leide.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n_064_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_065_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_066_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_067_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_068_-__leide.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_n_069_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_070_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_n_071_-__leide.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_n_072_-_antonio_do_taruma_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_n_073_-_dimas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_n_074_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacoes_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacoes_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_n_079_-_antonio_do_taruma1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_n_080_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_n_081_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_n_082_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_n_083_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_n_084-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_n_085-_prof_gil_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_n_086_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_n_088_-_leide_de_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_n_091_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_n_092_-_helio_do_gas.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_n_093_-_dimas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_n_094_-_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_sergiomar_perfuracao_de_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_sergiomar_revitalizacao_da_praca_da_igreja_ubiratan.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_sergiomar_revitalizacao_da_praca_rosalina_licar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_n_098_-_lamparina.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_n_099-_lamparina.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_n_100_-_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_n_101_-_mateus_do_s._vicente.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_102_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_103_-_dimas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_104_-_mateus_do_s._vicente_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_105_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_106_-_lamparina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_n_107_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_n_108_-_ivane_mesquita.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_n_107_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_n_109_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_n_111_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/138/decreto_04_25_cm_igm.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/160/decreto_05_25_cm_igm_-titulo_de_cid_-_josy_monteiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/161/decreto_06_25_cm_igm_-titulo_de_cid_-_aldenira_c._silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_09_25_cm_igm_-titulo_de_cid_-_pedro_ricardo.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_10_25_cm_igm_-_titulo_de_cid_flavio_castro.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_11_25_cm_igm_-titulo_de_cid_-_leilson.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_12_cm_igm_titulo_de_cid_-_dra_suely.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/170/decreto_13_25_cm_igm_-titulo_de_cid_-jose_carlos.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_14_25_cm_igm_-titulo_de_cid_-_paulo_case.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/57/prc_01_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/136/pjr_003.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/159/prc_05_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/17/pl_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/191/oficio_0992025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/18/pl_01-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/58/pl_001-2025_ver_leidenalva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/59/pll_02_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/87/pl_04_ldo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/93/pll_002-2025_ver_helio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_007-2025_revogacao_arrendamento_telma_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/135/pjl_008.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_006-2025_peti_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/140/pl_010_-_2025.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/151/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/152/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/155/pll_013-2025_ver_helio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/158/pll_014-2025_ver_lamparina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/174/pll_015-2025_ver_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_dos_taxistas_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_samim.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_avanca_igarape.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_-_politica_conselho_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/211/pl_ctm_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_-_taxa_adm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_parcelamento_-_ec136.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/26/req_001-2025-ver._antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_n_2_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_n_3_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/34/req_002-2025_-_ver._ivane_mesquita_nucleo_assistencia_psc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_n_5_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/49/req_06_-_ver._lamparina.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_n_10_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_12_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_14_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_licitacao_maquinas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_n_18_leide_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_n_19_leide_s_benedito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_21_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_22_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_24_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_25_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_26_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_27_helio_do_gas_-_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_29_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_30_ver_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/19/ind_001-2025_-_ver._helio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/20/ind_002-2025_-_ver._helio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/21/ind_003-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/22/ind_004-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_n_5_vereador_gil_povoado_patricio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_6_vereador_gil_povoado_maximiano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_7_vereadora_leide_povoado_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/35/ind_013-2025_-_ver._ivane_mesquita_ps_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/50/ind_023-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/51/ind_024-2025_-_ver._lamparina.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/52/ind_025-2025_-_ver._antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_n_026_-_leidenalva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_n_028_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_purif_de_agua_no_s_vicente_-_mateus.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_n_033_-_leide_do_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/67/ind_n_034_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_n_035_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_n_036-_mateus_martins.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_n_037_-_mateus_martins.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_n_038_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_n_039_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_n_040_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_n_041_-_lamparina.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_n_042_-_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_n_043_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_n_044_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_n_045_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_n_046_-_dimas_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_n_047_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_n_048_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_n_049_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_n_50_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_n_051-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_n_052_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_n_053_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_n_054_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_n_055_-__lamparina.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_n_056_-_ivane_mesquita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_n_057_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_n_058_-_prof._gil.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_n_059_-_leide.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_061_-_vereador_lamparina_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_062_-_leide.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_n_064_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_065_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_066_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_067_-__prof._gil.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_068_-__leide.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_n_069_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_070_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_n_071_-__leide.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_n_072_-_antonio_do_taruma_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_n_073_-_dimas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_n_074_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacoes_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacoes_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_n_079_-_antonio_do_taruma1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_n_080_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_n_081_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_n_082_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_n_083_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_n_084-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_n_085-_prof_gil_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_n_086_-_antonio_do_taruma.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_n_088_-_leide_de_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_n_091_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_n_092_-_helio_do_gas.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_n_093_-_dimas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_n_094_-_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_sergiomar_perfuracao_de_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_sergiomar_revitalizacao_da_praca_da_igreja_ubiratan.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_sergiomar_revitalizacao_da_praca_rosalina_licar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_n_098_-_lamparina.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_n_099-_lamparina.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_n_100_-_leide_do_s._benedito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_n_101_-_mateus_do_s._vicente.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_102_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_103_-_dimas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_104_-_mateus_do_s._vicente_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_105_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_106_-_lamparina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_n_107_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_n_108_-_ivane_mesquita.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_n_107_-_helio_do_gas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_n_109_-_prof_gil.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_n_111_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/138/decreto_04_25_cm_igm.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/160/decreto_05_25_cm_igm_-titulo_de_cid_-_josy_monteiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/161/decreto_06_25_cm_igm_-titulo_de_cid_-_aldenira_c._silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/166/decreto_09_25_cm_igm_-titulo_de_cid_-_pedro_ricardo.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/167/decreto_10_25_cm_igm_-_titulo_de_cid_flavio_castro.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/168/decreto_11_25_cm_igm_-titulo_de_cid_-_leilson.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/169/decreto_12_cm_igm_titulo_de_cid_-_dra_suely.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/170/decreto_13_25_cm_igm_-titulo_de_cid_-jose_carlos.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/171/decreto_14_25_cm_igm_-titulo_de_cid_-_paulo_case.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/57/prc_01_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/136/pjr_003.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/159/prc_05_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/17/pl_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/sapl/public/materialegislativa/2025/191/oficio_0992025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapedomeio.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>